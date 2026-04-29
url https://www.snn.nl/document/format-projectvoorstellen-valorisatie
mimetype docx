--- v0 (2025-10-14)
+++ v1 (2026-04-29)
@@ -1933,65 +1933,51 @@
       </w:r>
       <w:r w:rsidRPr="00B926DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bij/met een regionale partij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) op te lossen</w:t>
       </w:r>
       <w:r w:rsidR="00BC11EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of je aan te sluiten bij een bestaand kennisnetwerk. Op onze website hebben wij een overzicht opgenomen van </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00BC11EE" w:rsidRPr="00D80888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>het noordelijk innovat</w:t>
-[...13 lines deleted...]
-          <w:t>e-ecosysteem.</w:t>
+          <w:t>het noordelijk innovatie-ecosysteem.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC11EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C473C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Geef aan op welke wijze volgens jou het project maatschappelijke impact heeft op de regio.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384E4EF0" w14:textId="1C083C86" w:rsidR="00E0526E" w:rsidRDefault="00E0526E" w:rsidP="004B107C"/>
     <w:p w14:paraId="33FF0703" w14:textId="03E72446" w:rsidR="00FA4592" w:rsidRDefault="00FA4592" w:rsidP="004B107C"/>
     <w:p w14:paraId="4D6BF420" w14:textId="41F9ABE0" w:rsidR="00FA4592" w:rsidRDefault="00FA4592" w:rsidP="004B107C"/>
     <w:p w14:paraId="61C8FCDC" w14:textId="77777777" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="004B107C"/>
     <w:p w14:paraId="17BF54C1" w14:textId="2E672160" w:rsidR="0063763C" w:rsidRPr="000E5CB5" w:rsidRDefault="00B813BA" w:rsidP="00235E25">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E5CB5">
@@ -2563,293 +2549,139 @@
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6E8A88F5" w14:textId="77777777" w:rsidR="00DB5256" w:rsidRPr="00D60CB9" w:rsidRDefault="00DB5256" w:rsidP="00DB5256">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1390D82B" w14:textId="77777777" w:rsidR="00BB7A79" w:rsidRDefault="00BB7A79" w:rsidP="00235E25">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75657B1C" w14:textId="2ED409AC" w:rsidR="00833BBF" w:rsidRDefault="00882D01" w:rsidP="00CF75DD">
+    <w:p w14:paraId="75657B1C" w14:textId="011F96B6" w:rsidR="00833BBF" w:rsidRDefault="00882D01" w:rsidP="00CF75DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5E61A173">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wil je</w:t>
       </w:r>
       <w:r w:rsidR="00721067">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00711FA3" w:rsidRPr="5E61A173">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> eventueel na verdere aanscherping, </w:t>
       </w:r>
       <w:r w:rsidR="00721067">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">volledige projectaanvraag </w:t>
       </w:r>
       <w:r w:rsidR="005A23CB" w:rsidRPr="5E61A173">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">indienen? </w:t>
       </w:r>
-      <w:r w:rsidR="002359A7" w:rsidRPr="5E61A173">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="37209E47" w14:textId="5CC1F0A0" w:rsidR="00BB24BB" w:rsidRDefault="00000000" w:rsidP="00833BBF">
-[...56 lines deleted...]
-    <w:p w14:paraId="2C9F3D2F" w14:textId="2CCD8F0A" w:rsidR="002359A7" w:rsidRDefault="00000000" w:rsidP="002359A7">
+    <w:p w14:paraId="799718FF" w14:textId="77777777" w:rsidR="00B45058" w:rsidRDefault="00B45058" w:rsidP="002359A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9F3D2F" w14:textId="312F2B26" w:rsidR="002359A7" w:rsidRPr="00B45058" w:rsidRDefault="002359A7" w:rsidP="00B45058">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...32 lines deleted...]
-      <w:r w:rsidR="002359A7" w:rsidRPr="002359A7">
+      <w:r w:rsidRPr="002359A7">
         <w:t xml:space="preserve">Je kunt het project indienen bij </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="002359A7" w:rsidRPr="002359A7">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="002359A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>het loket EFRO</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002359A7" w:rsidRPr="002359A7">
+      <w:r w:rsidRPr="002359A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002359A7" w:rsidRPr="00F35FA1">
+      <w:r w:rsidRPr="00B45058">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...64 lines deleted...]
-      <w:r w:rsidR="00290F82">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1D547F" w14:textId="77777777" w:rsidR="00290F82" w:rsidRDefault="00290F82" w:rsidP="00064F00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FE7C86" w14:textId="4D3F965C" w:rsidR="00290F82" w:rsidRDefault="00DA4BC2" w:rsidP="00064F00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nieuw</w:t>
       </w:r>
@@ -2936,86 +2768,86 @@
     <w:p w14:paraId="578DCA09" w14:textId="77777777" w:rsidR="00B370FB" w:rsidRPr="00D443F7" w:rsidRDefault="00B370FB" w:rsidP="00AD38CA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Kop2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4839A5F0" w14:textId="77777777" w:rsidR="00AD38CA" w:rsidRPr="00CF75DD" w:rsidRDefault="00AD38CA" w:rsidP="00AD38CA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD38CA" w:rsidRPr="00CF75DD" w:rsidSect="000C5C61">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="1843" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6697DFF5" w14:textId="77777777" w:rsidR="00F8102F" w:rsidRDefault="00F8102F" w:rsidP="00091BAF">
+    <w:p w14:paraId="148D83F2" w14:textId="77777777" w:rsidR="00D563FC" w:rsidRDefault="00D563FC" w:rsidP="00091BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6991678C" w14:textId="77777777" w:rsidR="00F8102F" w:rsidRDefault="00F8102F" w:rsidP="00091BAF">
+    <w:p w14:paraId="19B02C05" w14:textId="77777777" w:rsidR="00D563FC" w:rsidRDefault="00D563FC" w:rsidP="00091BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13C4E92E" w14:textId="77777777" w:rsidR="00F8102F" w:rsidRDefault="00F8102F">
+    <w:p w14:paraId="0195B6FC" w14:textId="77777777" w:rsidR="00D563FC" w:rsidRDefault="00D563FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -3025,106 +2857,105 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="063D3CDE" w14:textId="77777777" w:rsidR="00F8102F" w:rsidRDefault="00F8102F" w:rsidP="00091BAF">
+    <w:p w14:paraId="0315C72F" w14:textId="77777777" w:rsidR="00D563FC" w:rsidRDefault="00D563FC" w:rsidP="00091BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B42C4D4" w14:textId="77777777" w:rsidR="00F8102F" w:rsidRDefault="00F8102F" w:rsidP="00091BAF">
+    <w:p w14:paraId="58441ADF" w14:textId="77777777" w:rsidR="00D563FC" w:rsidRDefault="00D563FC" w:rsidP="00091BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="136DA17B" w14:textId="77777777" w:rsidR="00F8102F" w:rsidRDefault="00F8102F">
+    <w:p w14:paraId="5414D6FD" w14:textId="77777777" w:rsidR="00D563FC" w:rsidRDefault="00D563FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B96758C" w14:textId="01276560" w:rsidR="00173099" w:rsidRDefault="00173099">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44933132" wp14:editId="3FC34F3B">
           <wp:simplePos x="0" y="0"/>
@@ -5382,50 +5213,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DDF4754"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="447A6EA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46363DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2922512C"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5467,51 +5411,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="477C33E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14463C34"/>
     <w:lvl w:ilvl="0" w:tplc="AA38B8C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5556,51 +5500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48F06894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5D41DD2"/>
     <w:lvl w:ilvl="0" w:tplc="9364FE26">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5645,51 +5589,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DCA0000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="657CE27C"/>
     <w:lvl w:ilvl="0" w:tplc="4FB2B9DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5734,51 +5678,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50CA2AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DBE6C6A"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5820,51 +5764,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50DA0087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1C7708"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5906,51 +5850,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52B6652B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0298C9DE"/>
     <w:lvl w:ilvl="0" w:tplc="D520BE2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6018,51 +5962,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="549A5C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AFE252A"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6104,51 +6048,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3C2944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C62A4A"/>
     <w:lvl w:ilvl="0" w:tplc="A398AE6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6193,51 +6137,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F1B5121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CE2E5CA"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6279,51 +6223,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65640C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46EC3B20"/>
     <w:lvl w:ilvl="0" w:tplc="02109A5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6368,51 +6312,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E1E3132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AB6A224"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6457,51 +6401,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C44F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40D48A8C"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6543,51 +6487,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74E00D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CB224F2"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6629,51 +6573,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75AC0B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D36AE70"/>
     <w:lvl w:ilvl="0" w:tplc="1AA8254C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6718,51 +6662,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76AC701C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D56686C"/>
     <w:lvl w:ilvl="0" w:tplc="7A08E61E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6830,51 +6774,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78505648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="839EC05E"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6920,165 +6864,168 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="341783362">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1012682305">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1271744508">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="175310275">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1539128197">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1106803791">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="125205695">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="447509991">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="471410402">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="107085880">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="3554676">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="421145956">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1653825313">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="158884925">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="457724106">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="761535815">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="611404551">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="831721823">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="962350016">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="955285303">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1046026933">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="83037531">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1030841784">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1643584010">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2067601744">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="376197137">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1663965400">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1022318766">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="519513634">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1858500554">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1005129112">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="180096827">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1267927482">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1949700069">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1727677966">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1919438931">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1880314586">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1264924096">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="324095087">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="98062267">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="403141180">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -7190,50 +7137,51 @@
     <w:rsid w:val="0055716F"/>
     <w:rsid w:val="00567365"/>
     <w:rsid w:val="00573A5F"/>
     <w:rsid w:val="00587C38"/>
     <w:rsid w:val="005A1DDF"/>
     <w:rsid w:val="005A23CB"/>
     <w:rsid w:val="005B778A"/>
     <w:rsid w:val="005C6A7C"/>
     <w:rsid w:val="005C7955"/>
     <w:rsid w:val="005D02AF"/>
     <w:rsid w:val="0060790A"/>
     <w:rsid w:val="0063763C"/>
     <w:rsid w:val="00647122"/>
     <w:rsid w:val="00652EAF"/>
     <w:rsid w:val="00664565"/>
     <w:rsid w:val="00670C66"/>
     <w:rsid w:val="00673B16"/>
     <w:rsid w:val="00673CD2"/>
     <w:rsid w:val="00674317"/>
     <w:rsid w:val="00683F58"/>
     <w:rsid w:val="006902C2"/>
     <w:rsid w:val="006A7687"/>
     <w:rsid w:val="006B39F9"/>
     <w:rsid w:val="006B54F6"/>
     <w:rsid w:val="006C2D62"/>
+    <w:rsid w:val="006C6571"/>
     <w:rsid w:val="006D63F7"/>
     <w:rsid w:val="007004C2"/>
     <w:rsid w:val="00702912"/>
     <w:rsid w:val="00711FA3"/>
     <w:rsid w:val="007172B5"/>
     <w:rsid w:val="00721067"/>
     <w:rsid w:val="00751BF9"/>
     <w:rsid w:val="007701F6"/>
     <w:rsid w:val="00781711"/>
     <w:rsid w:val="00783F08"/>
     <w:rsid w:val="007966E9"/>
     <w:rsid w:val="007A269C"/>
     <w:rsid w:val="007B05A7"/>
     <w:rsid w:val="007E07D3"/>
     <w:rsid w:val="00803E81"/>
     <w:rsid w:val="00824DDD"/>
     <w:rsid w:val="00825C79"/>
     <w:rsid w:val="00825D09"/>
     <w:rsid w:val="00833BBF"/>
     <w:rsid w:val="00833E78"/>
     <w:rsid w:val="00841DC9"/>
     <w:rsid w:val="00843208"/>
     <w:rsid w:val="00843E3C"/>
     <w:rsid w:val="008667E8"/>
     <w:rsid w:val="00882D01"/>
@@ -7264,81 +7212,83 @@
     <w:rsid w:val="009C25B4"/>
     <w:rsid w:val="009C7C40"/>
     <w:rsid w:val="009E2C24"/>
     <w:rsid w:val="009E2CC4"/>
     <w:rsid w:val="009F6744"/>
     <w:rsid w:val="00A07C44"/>
     <w:rsid w:val="00A50694"/>
     <w:rsid w:val="00A67EFF"/>
     <w:rsid w:val="00A73EC7"/>
     <w:rsid w:val="00A742F8"/>
     <w:rsid w:val="00A77E1D"/>
     <w:rsid w:val="00A82628"/>
     <w:rsid w:val="00AA21E7"/>
     <w:rsid w:val="00AA69F0"/>
     <w:rsid w:val="00AC7E7B"/>
     <w:rsid w:val="00AD38CA"/>
     <w:rsid w:val="00AE60C3"/>
     <w:rsid w:val="00AE7C97"/>
     <w:rsid w:val="00AF08EC"/>
     <w:rsid w:val="00B01E2B"/>
     <w:rsid w:val="00B06735"/>
     <w:rsid w:val="00B13AD1"/>
     <w:rsid w:val="00B26B9B"/>
     <w:rsid w:val="00B3646D"/>
     <w:rsid w:val="00B370FB"/>
+    <w:rsid w:val="00B45058"/>
     <w:rsid w:val="00B6437D"/>
     <w:rsid w:val="00B813BA"/>
     <w:rsid w:val="00B906EC"/>
     <w:rsid w:val="00B90D35"/>
     <w:rsid w:val="00B926DB"/>
     <w:rsid w:val="00B9758F"/>
     <w:rsid w:val="00BA0B8D"/>
     <w:rsid w:val="00BB1DBF"/>
     <w:rsid w:val="00BB24BB"/>
     <w:rsid w:val="00BB3082"/>
     <w:rsid w:val="00BB7A79"/>
     <w:rsid w:val="00BC11EE"/>
     <w:rsid w:val="00BC7073"/>
     <w:rsid w:val="00BE62F9"/>
     <w:rsid w:val="00C06FA2"/>
     <w:rsid w:val="00C11F6C"/>
     <w:rsid w:val="00C26262"/>
     <w:rsid w:val="00C63B1F"/>
     <w:rsid w:val="00C773B5"/>
     <w:rsid w:val="00CA558C"/>
     <w:rsid w:val="00CA5E69"/>
     <w:rsid w:val="00CA60ED"/>
     <w:rsid w:val="00CB1C9D"/>
     <w:rsid w:val="00CC23AF"/>
     <w:rsid w:val="00CC6C5E"/>
     <w:rsid w:val="00CE7F6F"/>
     <w:rsid w:val="00CF75DD"/>
     <w:rsid w:val="00D001D6"/>
     <w:rsid w:val="00D032F1"/>
     <w:rsid w:val="00D3532D"/>
     <w:rsid w:val="00D479EC"/>
+    <w:rsid w:val="00D563FC"/>
     <w:rsid w:val="00D60CB9"/>
     <w:rsid w:val="00D75A48"/>
     <w:rsid w:val="00D80888"/>
     <w:rsid w:val="00D8500C"/>
     <w:rsid w:val="00D85EB1"/>
     <w:rsid w:val="00D92BB0"/>
     <w:rsid w:val="00D93F67"/>
     <w:rsid w:val="00D950F3"/>
     <w:rsid w:val="00D95AB3"/>
     <w:rsid w:val="00DA4BC2"/>
     <w:rsid w:val="00DB5256"/>
     <w:rsid w:val="00DB55A1"/>
     <w:rsid w:val="00DB621E"/>
     <w:rsid w:val="00DC1ACC"/>
     <w:rsid w:val="00DC2011"/>
     <w:rsid w:val="00DE7DE4"/>
     <w:rsid w:val="00DF2BAA"/>
     <w:rsid w:val="00E0526E"/>
     <w:rsid w:val="00E26B32"/>
     <w:rsid w:val="00E37DE9"/>
     <w:rsid w:val="00E41871"/>
     <w:rsid w:val="00E42696"/>
     <w:rsid w:val="00E72571"/>
     <w:rsid w:val="00E77808"/>
     <w:rsid w:val="00E92057"/>
@@ -8433,51 +8383,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="963655397">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efro-webportal.nl/mijn/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jtf-webportal.nl/mijn/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snn.nl/document/overzicht-organisaties-innovatie-ecosysteem-nnl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efro-webportal.nl/mijn/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snn.nl/document/overzicht-organisaties-innovatie-ecosysteem-nnl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -8526,51 +8476,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -8590,63 +8539,65 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F7604"/>
     <w:rsid w:val="000F7C73"/>
     <w:rsid w:val="00632891"/>
     <w:rsid w:val="00664565"/>
+    <w:rsid w:val="006C6571"/>
     <w:rsid w:val="007A415D"/>
     <w:rsid w:val="007A6963"/>
     <w:rsid w:val="007F7604"/>
     <w:rsid w:val="008117E4"/>
     <w:rsid w:val="00825D09"/>
     <w:rsid w:val="00852E23"/>
     <w:rsid w:val="008B57AD"/>
     <w:rsid w:val="00AE7C97"/>
     <w:rsid w:val="00B102B9"/>
     <w:rsid w:val="00B13AD1"/>
     <w:rsid w:val="00B93879"/>
     <w:rsid w:val="00C71DA6"/>
     <w:rsid w:val="00CA558C"/>
+    <w:rsid w:val="00CC4AFA"/>
     <w:rsid w:val="00DC5FB1"/>
     <w:rsid w:val="00DC6BB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9387,71 +9338,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB250AFA72F34448B45FAEA97A909D64" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="8eb938b10fe748100d1206c42d45b9fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="5fcab994-0dc7-426a-a6e5-e64eb9053338" xmlns:ns4="fae8a8af-e87e-485d-917e-fc97c656f909" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3626281f03a39183a422893095c661cf" ns3:_="" ns4:_="">
     <xsd:import namespace="5fcab994-0dc7-426a-a6e5-e64eb9053338"/>
     <xsd:import namespace="fae8a8af-e87e-485d-917e-fc97c656f909"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9660,131 +9590,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="fae8a8af-e87e-485d-917e-fc97c656f909" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35221DC6-548F-49A0-9EEF-00BED093C7D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5fcab994-0dc7-426a-a6e5-e64eb9053338"/>
     <ds:schemaRef ds:uri="fae8a8af-e87e-485d-917e-fc97c656f909"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E009A9-9AAE-4349-B8ED-76C1A7501AF9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fae8a8af-e87e-485d-917e-fc97c656f909"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E0F71F6-1830-475D-9165-C3F19362F487}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A49A46F7-D436-4B1E-9DF6-BADA65318011}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{929144a8-e57f-4e97-b80c-e29c0ac6a17f}" enabled="0" method="" siteId="{929144a8-e57f-4e97-b80c-e29c0ac6a17f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3848</Characters>
+  <Pages>6</Pages>
+  <Words>663</Words>
+  <Characters>3648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4538</CharactersWithSpaces>
+  <CharactersWithSpaces>4303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Benjamin van Faassen | SNN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB250AFA72F34448B45FAEA97A909D64</vt:lpwstr>
   </property>